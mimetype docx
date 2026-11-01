--- v0 (2025-10-12)
+++ v1 (2026-11-01)
@@ -1,1472 +1,559 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...13 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXML/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...678 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Article title</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TemplateGuidance"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[Anonymous manuscript. Supply your name, affiliation, contact details and approximately 50-word biography separately. Delete all template instructions and replace the sample material before submission.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t>[Insert an abstract of approximately 150 words as one paragraph. Do not use bold or italics in the abstract.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t>Keywords: [keyword one]; [keyword two]; [keyword three]; [keyword four]; [keyword five]; [optional keyword six]; [optional keyword seven]; [optional keyword eight].</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t>[Replace this paragraph with your introduction. Use British English, double quotation marks for quotations and single quotation marks for quotations within them. Use the serial comma in lists.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t>This sample sentence demonstrates a full first citation to a translated book.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t>A later citation to the same work uses the author’s surname, shortened title and specific page.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pageBreakBefore/>
+      </w:pPr>
+      <w:r>
+        <w:t>Main section</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t>[Replace this section with your argument. Apply Heading 1 to main headings and Heading 2 to subheadings. Use an unspaced em dash—like this—for an explanatory insertion, and en dashes for ranges such as 153–54.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Block quotation example</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[Replace this paragraph with a quotation of more than four manuscript lines. Apply the Block Text style. The paragraph is indented and single-spaced, without surrounding quotation marks. Preserve the quotation’s wording and spelling, and add a citation to the source and locator actually used.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t>This sample sentence demonstrates the format of a journal citation with a DOI.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t>A footnote may also contain explanatory commentary and several citations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TemplateGuidance"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[Retain Roman numerals for preliminary pages and the source’s established section, paragraph or volume locators. Use § for one numbered section and §§ for several where appropriate. Use Word’s Insert Footnote command rather than typing note numbers.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pageBreakBefore/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bibliography</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TemplateGuidance"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[Replace these model entries with the works cited in your article. Retain the Bibliography style, which uses double spacing and a 1.27 cm hanging indent. Alphabetise by author; order works by the same author alphabetically by title, ignoring initial A, An and The. Repeat the author’s name in every entry.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Bibliography"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bergson, Henri. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...100 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Creative Evolution</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>. Translated by Arthur Mitchell. Modern Library, 1944.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Bibliography"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kerouac, Jack. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Dharma Bums</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>. Viking Press, 1958.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Bibliography"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Peltonen, Kirsi, Noora Ellonen, Helmer B. Larsen, and Karin Helweg-Larsen. “Parental Violence and Adolescent Mental Health.” </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...54 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>European Child &amp; Adolescent Psychiatry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19, no. 11 (2010): 813–22. https://doi.org/10.1007/s00787-010-0130-8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TemplateGuidance"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[Use the current Technophany submission guidelines for the complete house style: https://technophany.philosophyandtechnology.network/submission-guidelines. The A4 page size, 2.54 cm margins, 12-point Times New Roman and double spacing are manuscript settings, not the final typeset design.]</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId9" w:type="default"/>
       <w:footerReference r:id="rId10" w:type="default"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
-      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="708" w:footer="708"/>
+      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
   <w:font w:name="Cambria"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Times New Roman"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
-[...18 lines deleted...]
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:r>
+    <w:fldSimple w:instr="PAGE">
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...30 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+<w:footnotes xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...27 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Henri Bergson, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Creative Evolution</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, trans. Arthur Mitchell (New York: Modern Library, 1944), 153-154. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, trans. Arthur Mitchell (Modern Library, 1944), 153–54.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bergson, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creative Evolution</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 155.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kirsi Peltonen et al., “Parental Violence and Adolescent Mental Health,” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">European Child &amp; Adolescent Psychiatry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 19, no. 11 (2010): 813, https://doi.org/10.1007/s00787-010-0130-8.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
-[...28 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...306 lines deleted...]
-        <w:t xml:space="preserve">155</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For a second book example, see Jack Kerouac, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Dharma Bums</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Viking Press, 1958), 128; compare Bergson, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creative Evolution</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 153–54.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
@@ -1532,102 +619,121 @@
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:footnotePr>
+    <w:numFmt w:val="decimal"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
+  </w:footnotePr>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr/>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
+      <w:keepNext/>
       <w:keepLines w:val="1"/>
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
-[...3 lines deleted...]
-      <w:sz w:val="48"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl/>
+      <w:spacing w:after="0" w:before="240" w:lineRule="auto" w:line="480"/>
+      <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="48"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
+      <w:keepNext/>
       <w:keepLines w:val="1"/>
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-      <w:sz w:val="36"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl/>
+      <w:spacing w:after="0" w:before="120" w:lineRule="auto" w:line="480"/>
+      <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="36"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
@@ -1653,70 +759,83 @@
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
-[...3 lines deleted...]
-      <w:sz w:val="72"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl/>
+      <w:spacing w:after="240" w:before="0" w:lineRule="auto" w:line="480"/>
+      <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="72"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat w:val="1"/>
     <w:rsid w:val="00C7216D"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl/>
+      <w:spacing w:after="0" w:line="480" w:lineRule="auto" w:before="0"/>
+      <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-TW" w:val="en-GB"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
       <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
@@ -1811,58 +930,133 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="0095004D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TemplateGuidance">
+    <w:name w:val="Template Guidance"/>
+    <w:pPr>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl/>
+      <w:spacing w:line="480" w:lineRule="auto" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteText">
+    <w:name w:val="Footnote Text"/>
+    <w:pPr>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl/>
+      <w:spacing w:line="480" w:lineRule="auto" w:before="0" w:after="0"/>
+      <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bibliography">
+    <w:name w:val="Bibliography"/>
+    <w:pPr>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl/>
+      <w:spacing w:line="480" w:lineRule="auto" w:before="0" w:after="0"/>
+      <w:ind w:left="720" w:right="0" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:pPr>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl/>
+      <w:spacing w:line="240" w:lineRule="auto" w:before="120" w:after="120"/>
+      <w:ind w:firstLine="0" w:left="720" w:right="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteReference">
+    <w:name w:val="Footnote Reference"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/1978286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2117,50 +1311,56 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhD1UFPNZAgpKlaTAxy6u7q6iwaQg==">AMUW2mVRZKQWhGQGTRc1hez5cleu0/9RFCgYYTrCthqEpBGZQ1lDGi4GB/LES0GBZhwVJx/tYrxw5A3T8XFyae1thNMquR5w1KM9mt3YXRW8h6n1hUO5yc8=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Edwin Lo</dc:creator>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
+  <dc:title>Technophany anonymous article template</dc:title>
+  <dc:subject>British English and Chicago 18 notes and bibliography</dc:subject>
+  <dc:description/>
+  <cp:keywords/>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>